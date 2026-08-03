--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -58,51 +58,51 @@
     <sheet name="commercial_machine" sheetId="7" r:id="rId10"/>
     <sheet name="commercial_machine_sold" sheetId="8" r:id="rId11"/>
     <sheet name="commercial_vehicle" sheetId="9" r:id="rId12"/>
     <sheet name="commercial_vehicle_sold" sheetId="10" r:id="rId13"/>
     <sheet name="incometax" sheetId="11" r:id="rId14"/>
     <sheet name="payment" sheetId="12" r:id="rId15"/>
     <sheet name="payment_transaction" sheetId="13" r:id="rId16"/>
     <sheet name="payment_transaction_item" sheetId="14" r:id="rId17"/>
     <sheet name="personal_bank" sheetId="15" r:id="rId18"/>
     <sheet name="personal_building" sheetId="16" r:id="rId19"/>
     <sheet name="personal_building_sold" sheetId="17" r:id="rId20"/>
     <sheet name="personal_machine" sheetId="18" r:id="rId21"/>
     <sheet name="personal_machine_sold" sheetId="19" r:id="rId22"/>
     <sheet name="personal_vehicle" sheetId="20" r:id="rId23"/>
     <sheet name="personal_vehicle_sold" sheetId="21" r:id="rId24"/>
     <sheet name="return_form" sheetId="22" r:id="rId25"/>
     <sheet name="sscltax" sheetId="23" r:id="rId26"/>
     <sheet name="vattax" sheetId="24" r:id="rId27"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>clint_name</t>
   </si>
   <si>
     <t>nic_number_display</t>
   </si>
   <si>
     <t>tin_number</t>
   </si>
   <si>
     <t>tax_type</t>
   </si>
   <si>
     <t>assessment_type</t>
   </si>
   <si>
     <t>assessment_date</t>
   </si>
   <si>
     <t>assessment_number</t>
   </si>
   <si>
@@ -1264,50 +1264,68 @@
     <t>2026-04-23 21:19:28</t>
   </si>
   <si>
     <t>2026-05-04 22:19:08</t>
   </si>
   <si>
     <t>2026-05-07 20:56:12</t>
   </si>
   <si>
     <t>2026-05-12 18:02:48</t>
   </si>
   <si>
     <t>2026-05-20 05:22:11</t>
   </si>
   <si>
     <t>2026-05-24 23:47:23</t>
   </si>
   <si>
     <t>2026-05-25 09:36:59</t>
   </si>
   <si>
     <t>2026-05-29 23:53:28</t>
   </si>
   <si>
     <t>2026-06-03 07:37:12</t>
+  </si>
+  <si>
+    <t>2026-06-03 10:17:01</t>
+  </si>
+  <si>
+    <t>2026-06-20 00:15:47</t>
+  </si>
+  <si>
+    <t>2026-06-20 19:27:08</t>
+  </si>
+  <si>
+    <t>2026-07-11 00:08:29</t>
+  </si>
+  <si>
+    <t>2026-07-31 01:53:40</t>
+  </si>
+  <si>
+    <t>2026-08-01 00:02:13</t>
   </si>
   <si>
     <t>transaction_id</t>
   </si>
   <si>
     <t>client_name</t>
   </si>
   <si>
     <t>client_nic</t>
   </si>
   <si>
     <t>total_amount</t>
   </si>
   <si>
     <t>balance</t>
   </si>
   <si>
     <t>transaction_date</t>
   </si>
   <si>
     <t>INV-20250612-5027</t>
   </si>
   <si>
     <t>2025-06-12T11:52:12.350Z</t>
   </si>
@@ -2126,54 +2144,54 @@
       <c r="H1" s="1" t="s">
         <v>358</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:M35"/>
+      <selection activeCell="A1" sqref="A1:M41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -3106,800 +3124,962 @@
     <row r="35" spans="1:13">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E35" s="2">
         <v>0</v>
       </c>
       <c r="F35" s="2">
         <v>2026</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2" t="s">
         <v>401</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="2">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E36" s="2">
+        <v>0</v>
+      </c>
+      <c r="F36" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="2">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E37" s="2">
+        <v>0</v>
+      </c>
+      <c r="F37" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="2">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E38" s="2">
+        <v>0</v>
+      </c>
+      <c r="F38" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="2">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E39" s="2">
+        <v>0</v>
+      </c>
+      <c r="F39" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="2">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E40" s="2">
+        <v>0</v>
+      </c>
+      <c r="F40" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="2">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E41" s="2">
+        <v>0</v>
+      </c>
+      <c r="F41" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2" t="s">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>362</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E2" s="2">
         <v>15000</v>
       </c>
       <c r="F2" s="2">
         <v>17500</v>
       </c>
       <c r="G2" s="2">
         <v>20000</v>
       </c>
       <c r="H2" s="2">
         <v>2500</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E3" s="2">
         <v>18000</v>
       </c>
       <c r="F3" s="2">
         <v>19500</v>
       </c>
       <c r="G3" s="2">
         <v>20000</v>
       </c>
       <c r="H3" s="2">
         <v>500</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E4" s="2">
         <v>15000</v>
       </c>
       <c r="F4" s="2">
         <v>44452</v>
       </c>
       <c r="G4" s="2">
         <v>60000</v>
       </c>
       <c r="H4" s="2">
         <v>15548</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="2">
         <v>15000</v>
       </c>
       <c r="F5" s="2">
         <v>122222</v>
       </c>
       <c r="G5" s="2">
         <v>130000</v>
       </c>
       <c r="H5" s="2">
         <v>7778</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="2">
         <v>15000</v>
       </c>
       <c r="F6" s="2">
         <v>20000</v>
       </c>
       <c r="G6" s="2">
         <v>25000</v>
       </c>
       <c r="H6" s="2">
         <v>5000</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E7" s="2">
         <v>8000</v>
       </c>
       <c r="F7" s="2">
         <v>12000</v>
       </c>
       <c r="G7" s="2">
         <v>15000</v>
       </c>
       <c r="H7" s="2">
         <v>3000</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="2">
         <v>18000</v>
       </c>
       <c r="F8" s="2">
         <v>18000</v>
       </c>
       <c r="G8" s="2">
         <v>20000</v>
       </c>
       <c r="H8" s="2">
         <v>2000</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E9" s="2">
         <v>0</v>
       </c>
       <c r="F9" s="2">
         <v>18850</v>
       </c>
       <c r="G9" s="2">
         <v>20000</v>
       </c>
       <c r="H9" s="2">
         <v>1150</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E10" s="2">
         <v>0</v>
       </c>
       <c r="F10" s="2">
         <v>2500</v>
       </c>
       <c r="G10" s="2">
         <v>5000</v>
       </c>
       <c r="H10" s="2">
         <v>2500</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="F2" s="2">
         <v>15000</v>
       </c>
       <c r="G2" s="2">
         <v>1</v>
       </c>
       <c r="H2" s="2">
         <v>15000</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="F3" s="2">
         <v>1000</v>
       </c>
       <c r="G3" s="2">
         <v>1</v>
       </c>
       <c r="H3" s="2">
         <v>1000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="F4" s="2">
         <v>1500</v>
       </c>
       <c r="G4" s="2">
         <v>1</v>
       </c>
       <c r="H4" s="2">
         <v>1500</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="F5" s="2">
         <v>18000</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>18000</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="F6" s="2">
         <v>1500</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>1500</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="F7" s="2">
         <v>44452</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>44452</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="F8" s="2">
         <v>122222</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>122222</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="F9" s="2">
         <v>20000</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>20000</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="F10" s="2">
         <v>12000</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>12000</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="F11" s="2">
         <v>18000</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>18000</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="F12" s="2">
         <v>15000</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>15000</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="F13" s="2">
         <v>2500</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>2500</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="F14" s="2">
         <v>1350</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>1350</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="F15" s="2">
         <v>2500</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>2500</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -7291,60 +7471,60 @@
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -7358,51 +7538,51 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>356</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7419,51 +7599,51 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>356</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>