--- v1 (2026-08-03)
+++ v2 (2026-10-04)
@@ -58,51 +58,51 @@
     <sheet name="commercial_machine" sheetId="7" r:id="rId10"/>
     <sheet name="commercial_machine_sold" sheetId="8" r:id="rId11"/>
     <sheet name="commercial_vehicle" sheetId="9" r:id="rId12"/>
     <sheet name="commercial_vehicle_sold" sheetId="10" r:id="rId13"/>
     <sheet name="incometax" sheetId="11" r:id="rId14"/>
     <sheet name="payment" sheetId="12" r:id="rId15"/>
     <sheet name="payment_transaction" sheetId="13" r:id="rId16"/>
     <sheet name="payment_transaction_item" sheetId="14" r:id="rId17"/>
     <sheet name="personal_bank" sheetId="15" r:id="rId18"/>
     <sheet name="personal_building" sheetId="16" r:id="rId19"/>
     <sheet name="personal_building_sold" sheetId="17" r:id="rId20"/>
     <sheet name="personal_machine" sheetId="18" r:id="rId21"/>
     <sheet name="personal_machine_sold" sheetId="19" r:id="rId22"/>
     <sheet name="personal_vehicle" sheetId="20" r:id="rId23"/>
     <sheet name="personal_vehicle_sold" sheetId="21" r:id="rId24"/>
     <sheet name="return_form" sheetId="22" r:id="rId25"/>
     <sheet name="sscltax" sheetId="23" r:id="rId26"/>
     <sheet name="vattax" sheetId="24" r:id="rId27"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>clint_name</t>
   </si>
   <si>
     <t>nic_number_display</t>
   </si>
   <si>
     <t>tin_number</t>
   </si>
   <si>
     <t>tax_type</t>
   </si>
   <si>
     <t>assessment_type</t>
   </si>
   <si>
     <t>assessment_date</t>
   </si>
   <si>
     <t>assessment_number</t>
   </si>
   <si>
@@ -1282,50 +1282,113 @@
     <t>2026-05-25 09:36:59</t>
   </si>
   <si>
     <t>2026-05-29 23:53:28</t>
   </si>
   <si>
     <t>2026-06-03 07:37:12</t>
   </si>
   <si>
     <t>2026-06-03 10:17:01</t>
   </si>
   <si>
     <t>2026-06-20 00:15:47</t>
   </si>
   <si>
     <t>2026-06-20 19:27:08</t>
   </si>
   <si>
     <t>2026-07-11 00:08:29</t>
   </si>
   <si>
     <t>2026-07-31 01:53:40</t>
   </si>
   <si>
     <t>2026-08-01 00:02:13</t>
+  </si>
+  <si>
+    <t>2026-08-03 10:39:12</t>
+  </si>
+  <si>
+    <t>2026-08-14 20:33:48</t>
+  </si>
+  <si>
+    <t>2026-08-14 20:33:49</t>
+  </si>
+  <si>
+    <t>2026-08-22 00:01:51</t>
+  </si>
+  <si>
+    <t>2026-08-28 11:59:30</t>
+  </si>
+  <si>
+    <t>2026-08-28 11:59:34</t>
+  </si>
+  <si>
+    <t>2026-08-28 19:43:36</t>
+  </si>
+  <si>
+    <t>2026-09-11 09:45:50</t>
+  </si>
+  <si>
+    <t>2026-09-11 09:45:51</t>
+  </si>
+  <si>
+    <t>2026-09-12 00:00:11</t>
+  </si>
+  <si>
+    <t>2026-09-17 07:37:50</t>
+  </si>
+  <si>
+    <t>2026-09-17 07:37:52</t>
+  </si>
+  <si>
+    <t>2026-09-25 21:29:31</t>
+  </si>
+  <si>
+    <t>2026-09-25 21:29:33</t>
+  </si>
+  <si>
+    <t>2026-09-27 20:36:32</t>
+  </si>
+  <si>
+    <t>2026-09-27 20:37:29</t>
+  </si>
+  <si>
+    <t>2026-10-01 23:07:36</t>
+  </si>
+  <si>
+    <t>2026-10-01 23:07:37</t>
+  </si>
+  <si>
+    <t>2026-10-03 00:06:32</t>
+  </si>
+  <si>
+    <t>2026-10-03 07:38:43</t>
+  </si>
+  <si>
+    <t>2026-10-03 10:35:27</t>
   </si>
   <si>
     <t>transaction_id</t>
   </si>
   <si>
     <t>client_name</t>
   </si>
   <si>
     <t>client_nic</t>
   </si>
   <si>
     <t>total_amount</t>
   </si>
   <si>
     <t>balance</t>
   </si>
   <si>
     <t>transaction_date</t>
   </si>
   <si>
     <t>INV-20250612-5027</t>
   </si>
   <si>
     <t>2025-06-12T11:52:12.350Z</t>
   </si>
@@ -2144,54 +2207,54 @@
       <c r="H1" s="1" t="s">
         <v>358</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:M41"/>
+      <selection activeCell="A1" sqref="A1:M62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -3286,800 +3349,1367 @@
     <row r="41" spans="1:13">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E41" s="2">
         <v>0</v>
       </c>
       <c r="F41" s="2">
         <v>2026</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2" t="s">
         <v>407</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="2">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E42" s="2">
+        <v>0</v>
+      </c>
+      <c r="F42" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="2">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E43" s="2">
+        <v>0</v>
+      </c>
+      <c r="F43" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="2">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E44" s="2">
+        <v>0</v>
+      </c>
+      <c r="F44" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="2">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E45" s="2">
+        <v>0</v>
+      </c>
+      <c r="F45" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="2">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E46" s="2">
+        <v>0</v>
+      </c>
+      <c r="F46" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="2">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E47" s="2">
+        <v>0</v>
+      </c>
+      <c r="F47" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="2">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E48" s="2">
+        <v>0</v>
+      </c>
+      <c r="F48" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="2">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E49" s="2">
+        <v>0</v>
+      </c>
+      <c r="F49" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="2">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E50" s="2">
+        <v>0</v>
+      </c>
+      <c r="F50" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="2">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E51" s="2">
+        <v>0</v>
+      </c>
+      <c r="F51" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="2">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E52" s="2">
+        <v>0</v>
+      </c>
+      <c r="F52" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="2">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E53" s="2">
+        <v>0</v>
+      </c>
+      <c r="F53" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="M53" s="2" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="2">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2"/>
+      <c r="C54" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E54" s="2">
+        <v>0</v>
+      </c>
+      <c r="F54" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G54" s="2"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="M54" s="2" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="2">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E55" s="2">
+        <v>0</v>
+      </c>
+      <c r="F55" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="2">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E56" s="2">
+        <v>0</v>
+      </c>
+      <c r="F56" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="2">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E57" s="2">
+        <v>0</v>
+      </c>
+      <c r="F57" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="M57" s="2" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="2">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E58" s="2">
+        <v>0</v>
+      </c>
+      <c r="F58" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="2">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E59" s="2">
+        <v>0</v>
+      </c>
+      <c r="F59" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="2">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2"/>
+      <c r="C60" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E60" s="2">
+        <v>0</v>
+      </c>
+      <c r="F60" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="2">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E61" s="2">
+        <v>0</v>
+      </c>
+      <c r="F61" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="2">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E62" s="2">
+        <v>0</v>
+      </c>
+      <c r="F62" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2" t="s">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>362</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>413</v>
+        <v>434</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E2" s="2">
         <v>15000</v>
       </c>
       <c r="F2" s="2">
         <v>17500</v>
       </c>
       <c r="G2" s="2">
         <v>20000</v>
       </c>
       <c r="H2" s="2">
         <v>2500</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>415</v>
+        <v>436</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E3" s="2">
         <v>18000</v>
       </c>
       <c r="F3" s="2">
         <v>19500</v>
       </c>
       <c r="G3" s="2">
         <v>20000</v>
       </c>
       <c r="H3" s="2">
         <v>500</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>417</v>
+        <v>438</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>418</v>
+        <v>439</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E4" s="2">
         <v>15000</v>
       </c>
       <c r="F4" s="2">
         <v>44452</v>
       </c>
       <c r="G4" s="2">
         <v>60000</v>
       </c>
       <c r="H4" s="2">
         <v>15548</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>420</v>
+        <v>441</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="2">
         <v>15000</v>
       </c>
       <c r="F5" s="2">
         <v>122222</v>
       </c>
       <c r="G5" s="2">
         <v>130000</v>
       </c>
       <c r="H5" s="2">
         <v>7778</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>421</v>
+        <v>442</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="2">
         <v>15000</v>
       </c>
       <c r="F6" s="2">
         <v>20000</v>
       </c>
       <c r="G6" s="2">
         <v>25000</v>
       </c>
       <c r="H6" s="2">
         <v>5000</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>424</v>
+        <v>445</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E7" s="2">
         <v>8000</v>
       </c>
       <c r="F7" s="2">
         <v>12000</v>
       </c>
       <c r="G7" s="2">
         <v>15000</v>
       </c>
       <c r="H7" s="2">
         <v>3000</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>425</v>
+        <v>446</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>426</v>
+        <v>447</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="2">
         <v>18000</v>
       </c>
       <c r="F8" s="2">
         <v>18000</v>
       </c>
       <c r="G8" s="2">
         <v>20000</v>
       </c>
       <c r="H8" s="2">
         <v>2000</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>428</v>
+        <v>449</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="E9" s="2">
         <v>0</v>
       </c>
       <c r="F9" s="2">
         <v>18850</v>
       </c>
       <c r="G9" s="2">
         <v>20000</v>
       </c>
       <c r="H9" s="2">
         <v>1150</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>430</v>
+        <v>451</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="E10" s="2">
         <v>0</v>
       </c>
       <c r="F10" s="2">
         <v>2500</v>
       </c>
       <c r="G10" s="2">
         <v>5000</v>
       </c>
       <c r="H10" s="2">
         <v>2500</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>432</v>
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>433</v>
+        <v>454</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>434</v>
+        <v>455</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>435</v>
+        <v>456</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>437</v>
+        <v>458</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>439</v>
+        <v>460</v>
       </c>
       <c r="F2" s="2">
         <v>15000</v>
       </c>
       <c r="G2" s="2">
         <v>1</v>
       </c>
       <c r="H2" s="2">
         <v>15000</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>440</v>
+        <v>461</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>441</v>
+        <v>462</v>
       </c>
       <c r="F3" s="2">
         <v>1000</v>
       </c>
       <c r="G3" s="2">
         <v>1</v>
       </c>
       <c r="H3" s="2">
         <v>1000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>443</v>
+        <v>464</v>
       </c>
       <c r="F4" s="2">
         <v>1500</v>
       </c>
       <c r="G4" s="2">
         <v>1</v>
       </c>
       <c r="H4" s="2">
         <v>1500</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>439</v>
+        <v>460</v>
       </c>
       <c r="F5" s="2">
         <v>18000</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>18000</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>441</v>
+        <v>462</v>
       </c>
       <c r="F6" s="2">
         <v>1500</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>1500</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>418</v>
+        <v>439</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>444</v>
+        <v>465</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="F7" s="2">
         <v>44452</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>44452</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>420</v>
+        <v>441</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>444</v>
+        <v>465</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="F8" s="2">
         <v>122222</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>122222</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>446</v>
+        <v>467</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="F9" s="2">
         <v>20000</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>20000</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>424</v>
+        <v>445</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>448</v>
+        <v>469</v>
       </c>
       <c r="F10" s="2">
         <v>12000</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>12000</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>426</v>
+        <v>447</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>449</v>
+        <v>470</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>450</v>
+        <v>471</v>
       </c>
       <c r="F11" s="2">
         <v>18000</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>18000</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>428</v>
+        <v>449</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>449</v>
+        <v>470</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="F12" s="2">
         <v>15000</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>15000</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>428</v>
+        <v>449</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
       <c r="F13" s="2">
         <v>2500</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>2500</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>428</v>
+        <v>449</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
       <c r="F14" s="2">
         <v>1350</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>1350</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>429</v>
+        <v>450</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>455</v>
+        <v>476</v>
       </c>
       <c r="F15" s="2">
         <v>2500</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>2500</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -7471,60 +8101,60 @@
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>456</v>
+        <v>477</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>457</v>
+        <v>478</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>458</v>
+        <v>479</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>459</v>
+        <v>480</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -7538,51 +8168,51 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>356</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7599,51 +8229,51 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>356</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>